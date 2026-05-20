--- v1 (2026-03-20)
+++ v2 (2026-05-20)
@@ -524,126 +524,126 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2 / 2.5 / 3 / 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2600</w:t>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">750</w:t>
+              <w:t xml:space="preserve">2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -678,126 +678,126 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.5 / 3 / 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2600</w:t>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">700</w:t>
+              <w:t xml:space="preserve">2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -832,126 +832,126 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2 / 2.5 / 3 / 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2600</w:t>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">750</w:t>
+              <w:t xml:space="preserve">2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -986,126 +986,126 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3 / 3.5 / 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2600</w:t>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">750</w:t>
+              <w:t xml:space="preserve">2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="20" w:type="dxa"/>
         <w:gridCol w:w="20" w:type="dxa"/>
         <w:gridCol w:w="20" w:type="dxa"/>
         <w:gridCol w:w="20" w:type="dxa"/>
         <w:gridCol w:w="20" w:type="dxa"/>
         <w:gridCol w:w="20" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="myOwnTableStyle"/>
       </w:tblPr>
       <w:tr>
@@ -2664,111 +2664,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2 / 2.5 / 3 / 3.5 / 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2950</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1400</w:t>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2818,111 +2818,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2 / 2.5 / 3 / 3.5 / 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2950</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1400</w:t>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2972,111 +2972,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2 / 2.5 / 3 / 3.5 / 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2950</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1400</w:t>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3126,111 +3126,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2 / 2.5 / 3 / 3.5 / 4 / 5.1 / 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2950</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1400</w:t>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
@@ -3692,111 +3692,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2.5 / 3 / 3.5 / 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2950</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1400</w:t>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3846,111 +3846,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2 / 2.5 / 3 / 3.5 / 4 / 5.1 / 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2950</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1400</w:t>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>
@@ -4457,66 +4457,66 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2300</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">1800</w:t>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4581,111 +4581,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3500</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1300</w:t>
+              <w:t xml:space="preserve">3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -4765,66 +4765,66 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2300</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">1800</w:t>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4889,111 +4889,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3500</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1300</w:t>
+              <w:t xml:space="preserve">3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -5058,51 +5058,51 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1900</w:t>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5609,111 +5609,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5800</w:t>
+              <w:t xml:space="preserve">5900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3700</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">2100</w:t>
+              <w:t xml:space="preserve">3900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -5763,111 +5763,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3500</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1300</w:t>
+              <w:t xml:space="preserve">3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -5917,111 +5917,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3500</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1300</w:t>
+              <w:t xml:space="preserve">3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -6071,111 +6071,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3500</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1300</w:t>
+              <w:t xml:space="preserve">3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -6225,111 +6225,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3500</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1300</w:t>
+              <w:t xml:space="preserve">3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -6379,111 +6379,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3500</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1300</w:t>
+              <w:t xml:space="preserve">3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -6533,111 +6533,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3500</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1300</w:t>
+              <w:t xml:space="preserve">3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -7253,111 +7253,111 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3500</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">1300</w:t>
+              <w:t xml:space="preserve">3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="900" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
@@ -7407,81 +7407,81 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3500</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">2300</w:t>
+              <w:t xml:space="preserve">3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -7561,96 +7561,96 @@
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3500</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">1800</w:t>
+              <w:t xml:space="preserve">3600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2000" w:type="dxa"/>